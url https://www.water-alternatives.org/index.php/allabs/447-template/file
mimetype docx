--- v0 (2026-01-12)
+++ v1 (2026-05-16)
@@ -10,81 +10,92 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="009563B4" w:rsidRDefault="003557FF" w:rsidP="00D036D0">
       <w:pPr>
         <w:pStyle w:val="Maintitle"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc97803288"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Title of t</w:t>
       </w:r>
       <w:r w:rsidR="00034DF5">
         <w:t>he Contribution</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009563B4" w:rsidRDefault="008B0785" w:rsidP="00D036D0">
       <w:pPr>
         <w:pStyle w:val="StyleCenteredAfter24pt"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="009563B4">
-        <w:t xml:space="preserve"> Name</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009563B4">
+        <w:t>Name</w:t>
       </w:r>
       <w:r>
-        <w:t>_A, Author Name_B</w:t>
-      </w:r>
+        <w:t>_A</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Author </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Name_B</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003557FF">
         <w:t>, etc</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00475176" w:rsidRDefault="00475176" w:rsidP="005F1EDB"/>
     <w:p w:rsidR="008B0785" w:rsidRDefault="003557FF" w:rsidP="005F1EDB">
       <w:r>
         <w:t>For each author provide:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E727B8" w:rsidRDefault="00E727B8" w:rsidP="00E727B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="00D036D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
@@ -161,51 +172,74 @@
     <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="005F1EDB"/>
     <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="005F1EDB"/>
     <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="005F1EDB"/>
     <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="00EA7C6A" w:rsidRPr="00C570B5" w:rsidRDefault="00EA7C6A" w:rsidP="000E144E"/>
     <w:p w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidRDefault="006606E9" w:rsidP="000E144E"/>
     <w:p w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidRDefault="006606E9" w:rsidP="000E144E"/>
     <w:p w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidRDefault="006606E9" w:rsidP="000E144E"/>
     <w:p w:rsidR="006606E9" w:rsidRPr="006606E9" w:rsidRDefault="00F1375B" w:rsidP="00D036D0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidRDefault="006606E9" w:rsidP="000E144E"/>
-    <w:p w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidRDefault="006606E9" w:rsidP="000E144E"/>
+    <w:p w:rsidR="006606E9" w:rsidRPr="00FA3C61" w:rsidRDefault="00FA3C61" w:rsidP="00FA3C61">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA3C61">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>AI use declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FA3C61" w:rsidRPr="00C570B5" w:rsidRDefault="00AC4320" w:rsidP="000E144E">
+      <w:r>
+        <w:t>Please s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3C61">
+        <w:t>pecify if AI has been used in the elaboration of the paper, and if yes how</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidRDefault="006606E9" w:rsidP="000E144E">
       <w:pPr>
         <w:sectPr w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidSect="00E16AE4">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="8" w:space="24" w:color="0000FF"/>
             <w:left w:val="single" w:sz="8" w:space="24" w:color="0000FF"/>
             <w:bottom w:val="single" w:sz="8" w:space="24" w:color="0000FF"/>
             <w:right w:val="single" w:sz="8" w:space="24" w:color="0000FF"/>
           </w:pgBorders>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="006606E9" w:rsidRPr="002C070A" w:rsidRDefault="006606E9" w:rsidP="00D036D0">
@@ -214,97 +248,118 @@
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002C070A">
         <w:lastRenderedPageBreak/>
         <w:t>Title of the Contribution</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F1EDB" w:rsidRDefault="005F1EDB" w:rsidP="005F1EDB"/>
     <w:p w:rsidR="006606E9" w:rsidRPr="00D036D0" w:rsidRDefault="006606E9" w:rsidP="00D036D0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D036D0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006606E9" w:rsidRDefault="006606E9" w:rsidP="006606E9">
-      <w:bookmarkStart w:id="2" w:name="OLE_LINK6"/>
-      <w:bookmarkStart w:id="3" w:name="OLE_LINK7"/>
+      <w:bookmarkStart w:id="1" w:name="OLE_LINK6"/>
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK7"/>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkEnd w:id="3"/>
     <w:p w:rsidR="006606E9" w:rsidRPr="00D036D0" w:rsidRDefault="006606E9" w:rsidP="00D036D0">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D036D0">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006606E9" w:rsidRDefault="006606E9" w:rsidP="008A4450"/>
     <w:p w:rsidR="000120E6" w:rsidRPr="002A30A1" w:rsidRDefault="000120E6" w:rsidP="002A30A1">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the template to be used for contributions to </w:t>
       </w:r>
       <w:r w:rsidRPr="00042036">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Water Alternatives</w:t>
       </w:r>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. Save it with the name chosen for your contribution, erase the explanatory paragraphs in red after reading them.</w:t>
+        <w:t>. Save it with the name chosen for your contribution, erase the explanatory</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="002A30A1">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paragraphs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6DFA">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>in red</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A30A1">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after reading them.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000120E6" w:rsidRPr="002A30A1" w:rsidRDefault="000120E6" w:rsidP="000120E6">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">For more details on the styles and standards to be adopted, see &lt;Guidelines to authors&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006606E9" w:rsidRPr="002A30A1" w:rsidRDefault="000120E6" w:rsidP="000F20BF">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30A1">
@@ -576,58 +631,66 @@
     <w:p w:rsidR="006606E9" w:rsidRPr="002A30A1" w:rsidRDefault="006606E9" w:rsidP="000120E6">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Note that the space between paragraphs is already defined in the styles: do not use additional paragraph marks or blank lines between paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00472DC4" w:rsidRPr="002A30A1" w:rsidRDefault="00472DC4" w:rsidP="000120E6">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>If some words or parts of your initial text had additional special formatting (e.g. bold, etc) you may remove it by using "CTRL+</w:t>
+        <w:t>If some words or parts of your initial text had additional special formatting (e.g. bold, etc) you may remove it by using "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002A30A1">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>CTRL+</w:t>
       </w:r>
       <w:r w:rsidR="00C46DCB" w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>space</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">" on selected text (Beware that footnote references and other superscript text will </w:t>
       </w:r>
       <w:r w:rsidR="000F20BF">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>be made plain text).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006606E9" w:rsidRPr="002A30A1" w:rsidRDefault="00DC5CE2" w:rsidP="00722EC1">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -730,78 +793,78 @@
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you know nothing about </w:t>
       </w:r>
       <w:r w:rsidR="000F20BF">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>templates</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000120E6" w:rsidRPr="002A30A1" w:rsidRDefault="00A24654" w:rsidP="002A30A1">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Format </w:t>
       </w:r>
       <w:r w:rsidRPr="00042036">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all your paragraphs</w:t>
       </w:r>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> with Font Verdana, size 10, justified, and leave one blank line above each of them. Do not indent paragraphs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C390C" w:rsidRPr="002A30A1" w:rsidRDefault="00042036" w:rsidP="002A30A1">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r w:rsidRPr="00042036">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Bold</w:t>
       </w:r>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> style for headings level1, </w:t>
       </w:r>
       <w:r w:rsidRPr="00042036">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>italics</w:t>
       </w:r>
       <w:r w:rsidRPr="002A30A1">
         <w:rPr>
           <w:color w:val="FF0000"/>
@@ -887,155 +950,155 @@
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D036D0" w:rsidRPr="00042036" w:rsidSect="0094449F">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1809" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B1302" w:rsidRDefault="004B1302">
+    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1302" w:rsidRDefault="004B1302"/>
+    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B1302" w:rsidRDefault="004B1302">
+    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1302" w:rsidRDefault="004B1302"/>
+    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mistral">
     <w:panose1 w:val="03090702030407020403"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="006459EF" w:rsidRDefault="006459EF" w:rsidP="00BD1EEC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
@@ -1050,344 +1113,344 @@
       </w:tabs>
       <w:ind w:right="360"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r w:rsidRPr="00225053">
       <w:t>Volume x, Issue xx</w:t>
     </w:r>
     <w:r w:rsidRPr="00225053">
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00225053">
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w:rsidR="006459EF" w:rsidRPr="00654EFD" w:rsidRDefault="006459EF" w:rsidP="00DF04EC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:firstLine="357"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="006459EF" w:rsidRPr="004F0279" w:rsidRDefault="006459EF" w:rsidP="000D4D9F">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E16AE4">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00C74EDE" w:rsidRDefault="00C74EDE" w:rsidP="00C74EDE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EE1E45">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="001C7200" w:rsidRDefault="00C74EDE" w:rsidP="009E5AEC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00EE1E45">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B1302" w:rsidRDefault="004B1302" w:rsidP="0094449F">
+    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A" w:rsidP="0094449F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B1302" w:rsidRDefault="004B1302">
+    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B1302" w:rsidRDefault="004B1302"/>
+    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="006459EF" w:rsidRPr="00225053" w:rsidRDefault="006459EF" w:rsidP="008B0785">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rFonts w:ascii="Mistral" w:hAnsi="Mistral"/>
         <w:sz w:val="24"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00225053">
       <w:rPr>
         <w:rFonts w:ascii="Mistral" w:hAnsi="Mistral"/>
         <w:sz w:val="24"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:t>Water Alternatives</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="006459EF" w:rsidRPr="006606E9" w:rsidRDefault="006459EF" w:rsidP="006606E9">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006606E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:t>Water Alternatives</w:t>
     </w:r>
     <w:r w:rsidRPr="006606E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006606E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="006459EF" w:rsidRPr="006606E9" w:rsidRDefault="006459EF" w:rsidP="004C390C">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:t>COVER PAGE [Not communicated to reviewers]</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="006459EF" w:rsidRPr="004C390C" w:rsidRDefault="006459EF">
     <w:pPr>
       <w:rPr>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00C0749E" w:rsidRDefault="00F66226" w:rsidP="0094449F">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="006606E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:t>Water Alternatives</w:t>
     </w:r>
     <w:r w:rsidRPr="006606E9">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00E16AE4" w:rsidRPr="00E16AE4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:t>Submission template</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="013F6EAF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
@@ -3235,126 +3298,130 @@
   <w:num w:numId="9">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="155"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="125"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{2DDD3CE3-A2E0-40AA-B593-E50FB80DFCEB}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="111642880"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="006A4D68"/>
     <w:rsid w:val="000120E6"/>
     <w:rsid w:val="00025DF3"/>
     <w:rsid w:val="00030A5E"/>
     <w:rsid w:val="00032ACE"/>
     <w:rsid w:val="00034DF5"/>
     <w:rsid w:val="00042036"/>
     <w:rsid w:val="00052CDC"/>
     <w:rsid w:val="00057151"/>
     <w:rsid w:val="00074B78"/>
     <w:rsid w:val="000A3A05"/>
     <w:rsid w:val="000B0CB9"/>
     <w:rsid w:val="000B33FC"/>
     <w:rsid w:val="000D4D9F"/>
     <w:rsid w:val="000E144E"/>
     <w:rsid w:val="000F20BF"/>
     <w:rsid w:val="000F629C"/>
     <w:rsid w:val="001171C6"/>
     <w:rsid w:val="001210F7"/>
     <w:rsid w:val="00131F15"/>
     <w:rsid w:val="00134406"/>
     <w:rsid w:val="00140613"/>
     <w:rsid w:val="001572BF"/>
     <w:rsid w:val="001808B8"/>
     <w:rsid w:val="001850C0"/>
     <w:rsid w:val="00197BD5"/>
     <w:rsid w:val="001C7200"/>
     <w:rsid w:val="001F265F"/>
     <w:rsid w:val="00224A67"/>
     <w:rsid w:val="00225053"/>
     <w:rsid w:val="002600B7"/>
     <w:rsid w:val="002A30A1"/>
     <w:rsid w:val="002B3ED6"/>
     <w:rsid w:val="002B6E46"/>
     <w:rsid w:val="002C070A"/>
     <w:rsid w:val="002F2AA9"/>
     <w:rsid w:val="003344EC"/>
     <w:rsid w:val="00344DB1"/>
     <w:rsid w:val="00346791"/>
     <w:rsid w:val="003557FF"/>
     <w:rsid w:val="003648A2"/>
     <w:rsid w:val="003B08FE"/>
     <w:rsid w:val="003B178F"/>
     <w:rsid w:val="003B41C4"/>
+    <w:rsid w:val="003B758A"/>
     <w:rsid w:val="003F2F2B"/>
     <w:rsid w:val="00472DC4"/>
     <w:rsid w:val="00475176"/>
     <w:rsid w:val="00482FCC"/>
     <w:rsid w:val="004B1302"/>
     <w:rsid w:val="004B5238"/>
     <w:rsid w:val="004C390C"/>
     <w:rsid w:val="004F0279"/>
     <w:rsid w:val="00515FE1"/>
     <w:rsid w:val="00526AEC"/>
     <w:rsid w:val="00527725"/>
     <w:rsid w:val="00527E5B"/>
     <w:rsid w:val="0056765F"/>
     <w:rsid w:val="005779AD"/>
     <w:rsid w:val="005D5D77"/>
     <w:rsid w:val="005E7E0C"/>
     <w:rsid w:val="005F1EDB"/>
     <w:rsid w:val="005F5319"/>
     <w:rsid w:val="00604BBC"/>
     <w:rsid w:val="006459EF"/>
     <w:rsid w:val="00647FB6"/>
     <w:rsid w:val="00654EFD"/>
     <w:rsid w:val="006606E9"/>
     <w:rsid w:val="00660FE2"/>
     <w:rsid w:val="00661840"/>
@@ -3374,159 +3441,209 @@
     <w:rsid w:val="008A4450"/>
     <w:rsid w:val="008A6F69"/>
     <w:rsid w:val="008B0785"/>
     <w:rsid w:val="008B15EE"/>
     <w:rsid w:val="008C2777"/>
     <w:rsid w:val="008E5078"/>
     <w:rsid w:val="00902698"/>
     <w:rsid w:val="00914B68"/>
     <w:rsid w:val="00925D9E"/>
     <w:rsid w:val="0094449F"/>
     <w:rsid w:val="009563B4"/>
     <w:rsid w:val="009655FA"/>
     <w:rsid w:val="009719AA"/>
     <w:rsid w:val="0099315E"/>
     <w:rsid w:val="009C2B58"/>
     <w:rsid w:val="009D7A70"/>
     <w:rsid w:val="009E590B"/>
     <w:rsid w:val="009E5AEC"/>
     <w:rsid w:val="00A24654"/>
     <w:rsid w:val="00A54615"/>
     <w:rsid w:val="00A60732"/>
     <w:rsid w:val="00A74691"/>
     <w:rsid w:val="00A8126A"/>
     <w:rsid w:val="00AB0977"/>
     <w:rsid w:val="00AB1589"/>
+    <w:rsid w:val="00AC4320"/>
     <w:rsid w:val="00AE6354"/>
     <w:rsid w:val="00AF3195"/>
     <w:rsid w:val="00AF5ADA"/>
     <w:rsid w:val="00B03105"/>
     <w:rsid w:val="00B14587"/>
     <w:rsid w:val="00B32747"/>
     <w:rsid w:val="00B33954"/>
     <w:rsid w:val="00B446B4"/>
     <w:rsid w:val="00B5074E"/>
     <w:rsid w:val="00BB65DD"/>
     <w:rsid w:val="00BD1EEC"/>
     <w:rsid w:val="00BD4F2E"/>
     <w:rsid w:val="00C0749E"/>
     <w:rsid w:val="00C116D2"/>
     <w:rsid w:val="00C20A8A"/>
     <w:rsid w:val="00C2689D"/>
     <w:rsid w:val="00C46DCB"/>
     <w:rsid w:val="00C542F7"/>
     <w:rsid w:val="00C570B5"/>
     <w:rsid w:val="00C6646B"/>
     <w:rsid w:val="00C67806"/>
     <w:rsid w:val="00C74EDE"/>
     <w:rsid w:val="00C76829"/>
     <w:rsid w:val="00CA3AA0"/>
     <w:rsid w:val="00CA6555"/>
     <w:rsid w:val="00CC3019"/>
     <w:rsid w:val="00D036D0"/>
     <w:rsid w:val="00D102E3"/>
     <w:rsid w:val="00D14CEF"/>
     <w:rsid w:val="00D408B3"/>
     <w:rsid w:val="00D86501"/>
     <w:rsid w:val="00DA5093"/>
     <w:rsid w:val="00DC5CE2"/>
     <w:rsid w:val="00DD3C33"/>
     <w:rsid w:val="00DF04EC"/>
     <w:rsid w:val="00E16AE4"/>
     <w:rsid w:val="00E43EE2"/>
     <w:rsid w:val="00E717F7"/>
     <w:rsid w:val="00E727B8"/>
     <w:rsid w:val="00EA7C6A"/>
     <w:rsid w:val="00EE1E45"/>
     <w:rsid w:val="00EE5893"/>
+    <w:rsid w:val="00EF6DFA"/>
     <w:rsid w:val="00F1375B"/>
     <w:rsid w:val="00F66226"/>
     <w:rsid w:val="00F86863"/>
     <w:rsid w:val="00FA1694"/>
     <w:rsid w:val="00FA2973"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:rsid w:val="00FC6C4B"/>
     <w:rsid w:val="00FF2017"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026">
       <o:colormru v:ext="edit" colors="#ddd"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2C5DB6A8"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D5D19EE8-9321-4556-8CDC-5DF9D203EEF2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3698,573 +3815,575 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:kern w:val="32"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
-      <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
     <w:name w:val="Figure"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="360" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Captionfigures">
     <w:name w:val="Caption_figures"/>
     <w:basedOn w:val="Lgende"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="120"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:spacing w:before="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:link w:val="En-tte"/>
     <w:rsid w:val="0094449F"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Captiontables">
     <w:name w:val="Caption_tables"/>
     <w:basedOn w:val="Lgende"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="120"/>
       <w:ind w:left="1134" w:hanging="1134"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:rPr>
       <w:b/>
       <w:caps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
       </w:tabs>
       <w:spacing w:before="40"/>
       <w:ind w:left="210"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:noProof/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:left="420"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Maintitle">
     <w:name w:val="Main title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="600"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Explorateurdedocuments">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Biblio">
     <w:name w:val="Biblio"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleCenteredAfter24pt">
     <w:name w:val="Style Centered After:  24 pt"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="720"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedefin">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Notedebasdepage"/>
     <w:autoRedefine/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
   </w:style>
   <w:style w:type="character" w:styleId="Appeldenotedefin">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Longquote">
     <w:name w:val="Long quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:ind w:left="170" w:right="170"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="19"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titlefirst">
     <w:name w:val="Title_first"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="600"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table">
     <w:name w:val="Table"/>
     <w:basedOn w:val="Figure"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00EE1E45"/>
+    <w:rsid w:val="00FA3C61"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="360"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\francoisM\Application%20Data\Microsoft\Templates\template_WaA.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\molle\AppData\Roaming\Microsoft\Templates\template_WaA.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4493,89 +4612,89 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7255E8F1-A8C5-4FC8-9E9B-6A6CC643CAAD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC15C5D9-8510-4925-94F6-CB3562C2160F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>template_WaA</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>269</Words>
-  <Characters>1649</Characters>
+  <Words>301</Words>
+  <Characters>1718</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Template for WaA article</vt:lpstr>
       <vt:lpstr>Template for WaA article</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1905</CharactersWithSpaces>
+  <CharactersWithSpaces>2015</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Template for WaA article</dc:title>
   <dc:subject/>
   <dc:creator>Contributor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>