--- v1 (2026-05-25)
+++ v2 (2026-10-05)
@@ -1,2974 +1,1171 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="009563B4" w:rsidRDefault="003557FF" w:rsidP="00D036D0">
+    <w:p w:rsidR="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
       <w:pPr>
         <w:pStyle w:val="Maintitle"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc97803288"/>
       <w:r>
-        <w:t>Title of t</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>Title of the Contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17550">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="009563B4" w:rsidRDefault="008B0785" w:rsidP="00D036D0">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
+      <w:pPr>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Author</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="009563B4">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>_A</w:t>
+        <w:t>Name_A</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, Author </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Name_B</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003557FF">
+      <w:r>
         <w:t>, etc</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00475176" w:rsidRDefault="00475176" w:rsidP="005F1EDB"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
+      <w:r w:rsidRPr="00A10DC3">
         <w:t>For each author provide:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E727B8" w:rsidRDefault="00E727B8" w:rsidP="00E727B8">
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="00D036D0">
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:t>Name</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="003557FF">
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:t>Position</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="003557FF">
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:t>Affiliation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003557FF" w:rsidRDefault="000F20BF" w:rsidP="000F20BF">
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:t>City, Country</w:t>
       </w:r>
-      <w:r w:rsidR="003557FF">
+      <w:r w:rsidRPr="00A10DC3">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="003557FF">
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1985"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:t>Email address</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="005F1EDB"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="003557FF" w:rsidRDefault="003557FF" w:rsidP="005F1EDB"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00EA7C6A" w:rsidRPr="00C570B5" w:rsidRDefault="00EA7C6A" w:rsidP="000E144E"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="006606E9" w:rsidRPr="006606E9" w:rsidRDefault="00F1375B" w:rsidP="00D036D0">
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00F9555E">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A10DC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidRDefault="006606E9" w:rsidP="000E144E"/>
-    <w:p w:rsidR="006606E9" w:rsidRPr="00FA3C61" w:rsidRDefault="00FA3C61" w:rsidP="00FA3C61">
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00F9555E">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA3C61">
+      <w:r w:rsidRPr="00A10DC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AI use declaration</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA3C61" w:rsidRPr="00C570B5" w:rsidRDefault="00AC4320" w:rsidP="000E144E">
-[...4 lines deleted...]
-        <w:t>pecify if AI has been used in the elaboration of the paper, and if yes how</w:t>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00F9555E">
+      <w:r w:rsidRPr="00A10DC3">
+        <w:t>Please specify if AI has been used in the elaboration of the paper, and if yes how</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidRDefault="006606E9" w:rsidP="000E144E">
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="006606E9" w:rsidRPr="00C570B5" w:rsidSect="00E16AE4">
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00F9555E">
+      <w:r w:rsidRPr="00A10DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>he editors reserve the right to reject the paper if they consider the use of AI to breach Water alternatives ethics and, more broadly, academic integrity]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00983EAE" w:rsidRPr="00A10DC3" w:rsidRDefault="00983EAE"/>
+    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3"/>
+    <w:p w:rsidR="00F9555E" w:rsidRDefault="00F9555E">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="left"/>
+        <w:sectPr w:rsidR="00F9555E" w:rsidSect="00EC3B3F">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
-          <w:type w:val="continuous"/>
-[...1 lines deleted...]
-          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1304" w:right="1418" w:bottom="1304" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
-            <w:top w:val="single" w:sz="8" w:space="24" w:color="0000FF"/>
-[...2 lines deleted...]
-            <w:right w:val="single" w:sz="8" w:space="24" w:color="0000FF"/>
+            <w:top w:val="single" w:sz="4" w:space="24" w:color="0000FF"/>
+            <w:left w:val="single" w:sz="4" w:space="24" w:color="0000FF"/>
+            <w:bottom w:val="single" w:sz="4" w:space="24" w:color="0000FF"/>
+            <w:right w:val="single" w:sz="4" w:space="24" w:color="0000FF"/>
           </w:pgBorders>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006606E9" w:rsidRPr="002C070A" w:rsidRDefault="006606E9" w:rsidP="00D036D0">
-[...6 lines deleted...]
-        <w:t>Title of the Contribution</w:t>
+    <w:p w:rsidR="00A10DC3" w:rsidRDefault="00A10DC3"/>
+    <w:p w:rsidR="00E504C3" w:rsidRDefault="00E504C3"/>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="001857CC">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
+        <w:t xml:space="preserve">Title of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001857CC">
+        <w:t>Contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F1EDB" w:rsidRDefault="005F1EDB" w:rsidP="005F1EDB"/>
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D036D0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006606E9" w:rsidRDefault="006606E9" w:rsidP="006606E9">
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="OLE_LINK7"/>
+    <w:p w:rsidR="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:bookmarkStart w:id="2" w:name="OLE_LINK6"/>
+      <w:bookmarkStart w:id="3" w:name="OLE_LINK7"/>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="006606E9" w:rsidRPr="00D036D0" w:rsidRDefault="006606E9" w:rsidP="00D036D0">
-[...1 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D036D0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006606E9" w:rsidRDefault="006606E9" w:rsidP="008A4450"/>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002A30A1">
+      <w:r w:rsidRPr="00E504C3">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">This is the template to be used for contributions to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00042036">
+      <w:r w:rsidRPr="00A35542">
         <w:rPr>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Water Alternatives</w:t>
       </w:r>
-      <w:r w:rsidRPr="002A30A1">
+      <w:r w:rsidRPr="00E504C3">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>. Save it with the name chosen for your contribution, erase the explanatory</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002A30A1">
+        <w:t>. Save it with the name chosen for your contribution, erase the</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35542">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> paragraphs </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EF6DFA">
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> explanatory paragraphs in red after reading them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>For more details on the styles and standards to be adopted for references, see &lt;</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00A35542">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>Guidelines to authors</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A35542" w:rsidRPr="00E504C3" w:rsidRDefault="00A35542" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F081"/>
+      </w:r>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you are relatively familiar with templates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Use the pre-defined styles attached to this file to create and format your text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F082"/>
+      </w:r>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you know nothing about templates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Format all your paragraphs with Font Verdana, size 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A35542">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>, justified, and leave one blank line above each of them. Do not indent paragraphs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Use Bold style for headings level1, italics for headings level 2 and underline for headings level 3 (but try to avoid level 3 headings).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
+      <w:pPr>
+        <w:pStyle w:val="Normalfirst"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E504C3">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>For easier selection of paragraph styles, display their list in the side panel</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA36F4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA36F4" w:rsidRPr="00AA36F4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Ctrl</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA36F4" w:rsidRPr="00AA36F4">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>in red</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A30A1">
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA36F4" w:rsidRPr="00AA36F4">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> after reading them.</w:t>
+        <w:t>Alt</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA36F4" w:rsidRPr="00AA36F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA36F4" w:rsidRPr="00AA36F4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Maj</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA36F4" w:rsidRPr="00AA36F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA36F4" w:rsidRPr="00AA36F4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>S sur Windows)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000120E6" w:rsidRPr="002A30A1" w:rsidRDefault="000120E6" w:rsidP="000120E6">
-[...622 lines deleted...]
-      <w:pgNumType w:start="1"/>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
+    <w:p w:rsidR="00E504C3" w:rsidRPr="00A10DC3" w:rsidRDefault="00E504C3"/>
+    <w:sectPr w:rsidR="00E504C3" w:rsidRPr="00A10DC3" w:rsidSect="00EC3B3F">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1304" w:right="1418" w:bottom="1304" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A">
+    <w:p w:rsidR="00955C0F" w:rsidRDefault="00955C0F" w:rsidP="00A10DC3">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A">
+    <w:p w:rsidR="00955C0F" w:rsidRDefault="00955C0F" w:rsidP="00A10DC3">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...26 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006459EF" w:rsidRDefault="006459EF" w:rsidP="00BD1EEC">
+  <w:p w:rsidR="00EC3B3F" w:rsidRDefault="00EC3B3F">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
-[...47 lines deleted...]
-      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006459EF" w:rsidRPr="004F0279" w:rsidRDefault="006459EF" w:rsidP="000D4D9F">
-[...48 lines deleted...]
-  <w:p w:rsidR="00C74EDE" w:rsidRDefault="00C74EDE" w:rsidP="00C74EDE">
+  <w:p w:rsidR="00A10DC3" w:rsidRDefault="00AF36FE" w:rsidP="00AF36FE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EE1E45">
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="001C7200" w:rsidRDefault="00C74EDE" w:rsidP="009E5AEC">
+  <w:p w:rsidR="002437FE" w:rsidRDefault="002437FE" w:rsidP="002437FE">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:right="360"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:tab/>
-[...4 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00EE1E45">
-[...2 lines deleted...]
-        <w:noProof/>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A" w:rsidP="0094449F">
+    <w:p w:rsidR="00955C0F" w:rsidRDefault="00955C0F" w:rsidP="00A10DC3">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A">
+    <w:p w:rsidR="00955C0F" w:rsidRDefault="00955C0F" w:rsidP="00A10DC3">
+      <w:pPr>
+        <w:spacing w:before="0"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B758A" w:rsidRDefault="003B758A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006459EF" w:rsidRPr="00225053" w:rsidRDefault="006459EF" w:rsidP="008B0785">
-[...17 lines deleted...]
-    </w:r>
+  <w:p w:rsidR="00EC3B3F" w:rsidRDefault="00EC3B3F">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006459EF" w:rsidRPr="006606E9" w:rsidRDefault="006459EF" w:rsidP="006606E9">
+  <w:p w:rsidR="00A10DC3" w:rsidRPr="00EC3B3F" w:rsidRDefault="00EC3B3F" w:rsidP="00EC3B3F">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006606E9">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:t>Water Alternatives</w:t>
     </w:r>
-    <w:r w:rsidRPr="006606E9">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="006606E9">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="20"/>
+        <w:i/>
+        <w:iCs/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>Submission template</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="006459EF" w:rsidRPr="006606E9" w:rsidRDefault="006459EF" w:rsidP="004C390C">
+  <w:p w:rsidR="00EC3B3F" w:rsidRDefault="00EC3B3F" w:rsidP="00EC3B3F">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:szCs w:val="20"/>
         <w:lang w:val="fi-FI"/>
       </w:rPr>
-    </w:pPr>
-[...5 lines deleted...]
-      </w:rPr>
       <w:t>COVER PAGE [Not communicated to reviewers]</w:t>
-    </w:r>
-[...46 lines deleted...]
-      <w:t>Submission template</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013F6EAF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0409001D"/>
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33D2818A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...101 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03910791"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="985C76BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="993045AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5FE2F3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="017A2328"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1712"/>
-[...1 lines deleted...]
-        <w:ind w:left="1712" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
-[...29 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44E8DB1A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3872"/>
-[...1 lines deleted...]
-        <w:ind w:left="3872" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
-[...29 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2006088C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6032"/>
-[...1 lines deleted...]
-        <w:ind w:left="6032" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
-[...28 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="DBB667EA"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B1E6452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1712"/>
-[...39 lines deleted...]
-    <w:lvl w:ilvl="3">
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B6E04E44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E203CB0"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3872"/>
-[...1 lines deleted...]
-        <w:ind w:left="3872" w:hanging="360"/>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...926 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AE7DE5"/>
+    <w:nsid w:val="067B48C1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9B548B52"/>
+    <w:tmpl w:val="166C73E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...5 lines deleted...]
-        <w:ind w:left="432" w:hanging="432"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
-[...5 lines deleted...]
-        <w:ind w:left="576" w:hanging="576"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
-[...5 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4"/>
-[...5 lines deleted...]
-        <w:ind w:left="864" w:hanging="864"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
-[...5 lines deleted...]
-        <w:ind w:left="1008" w:hanging="1008"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
-[...5 lines deleted...]
-        <w:ind w:left="1152" w:hanging="1152"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
-[...5 lines deleted...]
-        <w:ind w:left="1296" w:hanging="1296"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
-[...5 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
-[...5 lines deleted...]
-        <w:ind w:left="1584" w:hanging="1584"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5324443B"/>
-[...141 lines deleted...]
-    <w:nsid w:val="5B6206E2"/>
+    <w:nsid w:val="06F51434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0DF49C80"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="E7C64EA2"/>
+    <w:lvl w:ilvl="0" w:tplc="120CB546">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Listalpha"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
@@ -3023,650 +1220,1098 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D383305"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ED94D210"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE1309E"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+    <w:nsid w:val="36B9274F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="633EBAC0"/>
+    <w:lvl w:ilvl="0" w:tplc="E54C48D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listnumbered"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3)"/>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%5)"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="5">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="(%6)"/>
-[...8 lines deleted...]
-    <w:lvl w:ilvl="6">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66441B17"/>
+    <w:nsid w:val="58CE1C8F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0409001D"/>
+    <w:tmpl w:val="13E6E064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="432"/>
+        </w:tabs>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="576"/>
+        </w:tabs>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D535CF1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="52A05150"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="459" w:hanging="459"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="459" w:hanging="459"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="459" w:hanging="459"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:pStyle w:val="Titre4"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="459" w:hanging="459"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="459" w:hanging="459"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="459" w:hanging="459"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="12240" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="14400" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...6 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="16560" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7020B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0710358A"/>
+    <w:lvl w:ilvl="0" w:tplc="73A4E9BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Listbullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72127CCC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A4340480"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-[...8 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="125"/>
-  <w:doNotDisplayPageBoundaries/>
+  <w:zoom w:percent="155"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
+  <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:applyBreakingRules/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="006A4D68"/>
-[...158 lines deleted...]
-    <w:rsid w:val="00FF2017"/>
+    <w:rsidRoot w:val="00A10DC3"/>
+    <w:rsid w:val="00001D27"/>
+    <w:rsid w:val="00011A2B"/>
+    <w:rsid w:val="000236FE"/>
+    <w:rsid w:val="0003444C"/>
+    <w:rsid w:val="00045277"/>
+    <w:rsid w:val="00070BDD"/>
+    <w:rsid w:val="000F7FE4"/>
+    <w:rsid w:val="00122B5A"/>
+    <w:rsid w:val="001857CC"/>
+    <w:rsid w:val="001E2027"/>
+    <w:rsid w:val="00242775"/>
+    <w:rsid w:val="002437FE"/>
+    <w:rsid w:val="00283CDB"/>
+    <w:rsid w:val="002C3FC1"/>
+    <w:rsid w:val="00343E2B"/>
+    <w:rsid w:val="003526BD"/>
+    <w:rsid w:val="0035587B"/>
+    <w:rsid w:val="003E3980"/>
+    <w:rsid w:val="00451BE3"/>
+    <w:rsid w:val="004A431E"/>
+    <w:rsid w:val="005501B0"/>
+    <w:rsid w:val="00666EB3"/>
+    <w:rsid w:val="006C33CF"/>
+    <w:rsid w:val="006D3C08"/>
+    <w:rsid w:val="006F2AF8"/>
+    <w:rsid w:val="00716095"/>
+    <w:rsid w:val="00751ACB"/>
+    <w:rsid w:val="0076347C"/>
+    <w:rsid w:val="007A1ABA"/>
+    <w:rsid w:val="008844C3"/>
+    <w:rsid w:val="008A1EE3"/>
+    <w:rsid w:val="00955C0F"/>
+    <w:rsid w:val="00971408"/>
+    <w:rsid w:val="00983EAE"/>
+    <w:rsid w:val="00995E85"/>
+    <w:rsid w:val="009F32A0"/>
+    <w:rsid w:val="009F5356"/>
+    <w:rsid w:val="00A10DC3"/>
+    <w:rsid w:val="00A35542"/>
+    <w:rsid w:val="00A563C5"/>
+    <w:rsid w:val="00A91985"/>
+    <w:rsid w:val="00AA36F4"/>
+    <w:rsid w:val="00AB248C"/>
+    <w:rsid w:val="00AF36FE"/>
+    <w:rsid w:val="00B036F6"/>
+    <w:rsid w:val="00B3330A"/>
+    <w:rsid w:val="00B3644C"/>
+    <w:rsid w:val="00B6484D"/>
+    <w:rsid w:val="00BA0678"/>
+    <w:rsid w:val="00BB10C5"/>
+    <w:rsid w:val="00BD5C8D"/>
+    <w:rsid w:val="00BE4A54"/>
+    <w:rsid w:val="00C0239E"/>
+    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="00CA60B9"/>
+    <w:rsid w:val="00CB21ED"/>
+    <w:rsid w:val="00D91632"/>
+    <w:rsid w:val="00E17E18"/>
+    <w:rsid w:val="00E504C3"/>
+    <w:rsid w:val="00E81307"/>
+    <w:rsid w:val="00E82590"/>
+    <w:rsid w:val="00E82CC6"/>
+    <w:rsid w:val="00EC3B3F"/>
+    <w:rsid w:val="00F9555E"/>
+    <w:rsid w:val="00FE171E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="fr-FR" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2C5DB6A8"/>
+  <w14:docId w14:val="3E92C4D6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D5D19EE8-9321-4556-8CDC-5DF9D203EEF2}"/>
+  <w15:docId w15:val="{54B1CA3F-2B5F-4A14-B330-843A5A580872}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Helvetica"/>
+        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3815,688 +2460,1011 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA3C61"/>
+    <w:rsid w:val="00C17550"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre1Car"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA3C61"/>
+    <w:rsid w:val="00C17550"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="10"/>
       </w:numPr>
-      <w:spacing w:before="360" w:after="60"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:ind w:left="459" w:hanging="459"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
       <w:smallCaps/>
-      <w:kern w:val="32"/>
+      <w:sz w:val="25"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA3C61"/>
+    <w:rsid w:val="00C17550"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="9"/>
       </w:numPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA3C61"/>
+    <w:rsid w:val="00C17550"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="9"/>
       </w:numPr>
+      <w:spacing w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:szCs w:val="21"/>
+      <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Titre4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA3C61"/>
+    <w:rsid w:val="00C17550"/>
     <w:pPr>
       <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="9"/>
       </w:numPr>
-      <w:spacing w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...16 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
-      <w:szCs w:val="26"/>
-[...79 lines deleted...]
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA3C61"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17550"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FA3C61"/>
-[...2 lines deleted...]
-    <w:name w:val="Figure"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17550"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Notedebasdepage">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...7 lines deleted...]
-      <w:lang w:val="en-US"/>
+    <w:link w:val="NotedebasdepageCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
+    <w:name w:val="Note de bas de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Notedebasdepage"/>
+    <w:rsid w:val="00C17550"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
+    <w:name w:val="Notes"/>
+    <w:basedOn w:val="Lgende"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="632423"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA3C61"/>
-    <w:rPr>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:spacing w:before="0" w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
+    <w:name w:val="Figure"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Source">
+    <w:name w:val="Source"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
+    <w:name w:val="Titre 2 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C17550"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre">
+    <w:name w:val="Title"/>
+    <w:aliases w:val="Title_first"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitreCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="600"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
+    <w:name w:val="Titre Car"/>
+    <w:aliases w:val="Title_first Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C17550"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C17550"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:iCs/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
-      <w:szCs w:val="20"/>
+      <w:caps/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Appelnotedebasdep">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Appel note de bas de page"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:rsid w:val="00C17550"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote">
+    <w:name w:val="Footnote"/>
+    <w:basedOn w:val="Notedebasdepage"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
+    <w:name w:val="Titre 1 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C17550"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:sz w:val="25"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
+    <w:name w:val="Titre 3 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C17550"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:sz w:val="23"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Captionfigures">
     <w:name w:val="Caption_figures"/>
-    <w:basedOn w:val="Lgende"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:after="240"/>
+      <w:ind w:left="851" w:hanging="851"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Maintitle">
+    <w:name w:val="Main title"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:rsid w:val="00FA3C61"/>
-[...1 lines deleted...]
-      <w:keepNext/>
+    <w:rsid w:val="00A10DC3"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="600"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleCenteredAfter24pt">
+    <w:name w:val="Style Centered After:  24 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00A10DC3"/>
+    <w:pPr>
+      <w:spacing w:before="480" w:after="720"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
       <w:spacing w:after="120"/>
-      <w:ind w:left="1134" w:hanging="1134"/>
-[...6 lines deleted...]
-    <w:name w:val="footer"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:smallCaps/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TM4">
+    <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00FA3C61"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17550"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="left" w:pos="721"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
       </w:tabs>
       <w:spacing w:before="0"/>
-    </w:pPr>
-[...10 lines deleted...]
-    </w:rPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalfirst">
+    <w:name w:val="Normal first"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabledesillustrations">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002437FE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliographie">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="37"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:before="0"/>
+      <w:ind w:left="720" w:hanging="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="12" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
+    <w:name w:val="Affiliation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
+    <w:name w:val="Author"/>
+    <w:basedOn w:val="Affiliation"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="0000FF"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Biblio">
+    <w:name w:val="Biblio"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="284" w:hanging="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Biblioweb">
+    <w:name w:val="Biblio web"/>
+    <w:basedOn w:val="Biblio"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:before="0"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Captiontables">
+    <w:name w:val="Caption_tables"/>
+    <w:basedOn w:val="Captionfigures"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="765" w:hanging="765"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Doubleligne">
+    <w:name w:val="Double ligne"/>
+    <w:basedOn w:val="Captiontables"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="double" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="240" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="284"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
-    <w:rsid w:val="00FA3C61"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="right" w:pos="9219"/>
       </w:tabs>
-      <w:spacing w:before="0"/>
-[...10 lines deleted...]
-      <w:u w:val="single"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="En-tte"/>
-    <w:rsid w:val="0094449F"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C17550"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PieddepageCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9214"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
+    <w:name w:val="Pied de page Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Pieddepage"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C17550"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...148 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Longquote">
     <w:name w:val="Long quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...9 lines deleted...]
-    <w:name w:val="Title_first"/>
+    <w:next w:val="Normalfirst"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:before="180" w:after="180"/>
+      <w:ind w:left="284" w:right="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Numrodepage">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17550"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OPENACCESS">
+    <w:name w:val="OPEN ACCESS"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
+      <w:spacing w:before="360" w:after="40"/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introductoryquote">
+    <w:name w:val="Introductory quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1985"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listalpha">
+    <w:name w:val="List (alpha)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="714" w:hanging="357"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listbullet">
+    <w:name w:val="List (bullet)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+      <w:ind w:left="567" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listnumbered">
+    <w:name w:val="List (numbered)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00C17550"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="23"/>
+      </w:numPr>
+      <w:ind w:left="567" w:hanging="283"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A35542"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A35542"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="lev">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AA36F4"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="28"/>
-[...9 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CodeHTML">
+    <w:name w:val="HTML Code"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA36F4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.water-alternatives.org/index.php/guide" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\molle\AppData\Roaming\Microsoft\Templates\template_WaA.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\molle\AppData\Roaming\Microsoft\Templates\Template%20WaA.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4608,93 +3576,85 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC15C5D9-8510-4925-94F6-CB3562C2160F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C1A3EB5-15E4-4833-B138-09F89AE42DFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>template_WaA</Template>
+  <Template>Template WaA</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1718</Characters>
+  <Pages>2</Pages>
+  <Words>209</Words>
+  <Characters>1193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Template for WaA article</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>IRD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2015</CharactersWithSpaces>
+  <CharactersWithSpaces>1400</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Template for WaA article</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Contributor</dc:creator>
+  <dc:creator>Re</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>