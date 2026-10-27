--- v2 (2026-10-05)
+++ v3 (2026-10-27)
@@ -21,52 +21,50 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
       <w:pPr>
         <w:pStyle w:val="Maintitle"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc97803288"/>
       <w:r>
         <w:t>Title of the Contribution</w:t>
       </w:r>
       <w:r w:rsidR="00C17550">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Author </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Name_A</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, Author </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Name_B</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, etc</w:t>
       </w:r>
     </w:p>
@@ -185,69 +183,87 @@
         <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00A10DC3"/>
     <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00F9555E">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A10DC3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AI use declaration</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00F9555E">
       <w:r w:rsidRPr="00A10DC3">
         <w:t>Please specify if AI has been used in the elaboration of the paper, and if yes how</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3" w:rsidP="00F9555E">
-[...14 lines deleted...]
-        <w:t>he editors reserve the right to reject the paper if they consider the use of AI to breach Water alternatives ethics and, more broadly, academic integrity]</w:t>
+    <w:p w:rsidR="00983EAE" w:rsidRPr="002A53C0" w:rsidRDefault="002A53C0" w:rsidP="002A53C0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A53C0">
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>We discourage the use of AI for purposes other than bibliographic search and language copy-editing/formatting. The editors reserve the right to reject a paper if they judge that the use of AI compromises academic integrity.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A53C0">
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A53C0">
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Authors should carefully consider whether they wish their names and institutions to be associated with rejections, retractions or correction notices.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00983EAE" w:rsidRPr="00A10DC3" w:rsidRDefault="00983EAE"/>
     <w:p w:rsidR="00A10DC3" w:rsidRPr="00A10DC3" w:rsidRDefault="00A10DC3"/>
     <w:p w:rsidR="00F9555E" w:rsidRDefault="00F9555E">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:jc w:val="left"/>
         <w:sectPr w:rsidR="00F9555E" w:rsidSect="00EC3B3F">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1304" w:right="1418" w:bottom="1304" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="0000FF"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="0000FF"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="0000FF"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="0000FF"/>
           </w:pgBorders>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
@@ -256,50 +272,52 @@
     <w:p w:rsidR="00E504C3" w:rsidRDefault="00E504C3"/>
     <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="001857CC">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
       </w:pPr>
       <w:r w:rsidRPr="00E504C3">
         <w:t xml:space="preserve">Title of the </w:t>
       </w:r>
       <w:r w:rsidRPr="001857CC">
         <w:t>Contribution</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
     <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E504C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
       <w:bookmarkStart w:id="2" w:name="OLE_LINK6"/>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK7"/>
     </w:p>
     <w:p w:rsidR="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
     <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="3"/>
     <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E504C3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
     <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3">
       <w:pPr>
@@ -539,61 +557,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> + </w:t>
       </w:r>
       <w:r w:rsidR="00AA36F4" w:rsidRPr="00AA36F4">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>S sur Windows)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E504C3" w:rsidRPr="00E504C3" w:rsidRDefault="00E504C3" w:rsidP="00E504C3"/>
     <w:p w:rsidR="00E504C3" w:rsidRPr="00A10DC3" w:rsidRDefault="00E504C3"/>
     <w:sectPr w:rsidR="00E504C3" w:rsidRPr="00A10DC3" w:rsidSect="00EC3B3F">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1304" w:right="1418" w:bottom="1304" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00955C0F" w:rsidRDefault="00955C0F" w:rsidP="00A10DC3">
+    <w:p w:rsidR="00F714A0" w:rsidRDefault="00F714A0" w:rsidP="00A10DC3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00955C0F" w:rsidRDefault="00955C0F" w:rsidP="00A10DC3">
+    <w:p w:rsidR="00F714A0" w:rsidRDefault="00F714A0" w:rsidP="00A10DC3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -705,61 +723,61 @@
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00955C0F" w:rsidRDefault="00955C0F" w:rsidP="00A10DC3">
+    <w:p w:rsidR="00F714A0" w:rsidRDefault="00F714A0" w:rsidP="00A10DC3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00955C0F" w:rsidRDefault="00955C0F" w:rsidP="00A10DC3">
+    <w:p w:rsidR="00F714A0" w:rsidRDefault="00F714A0" w:rsidP="00A10DC3">
       <w:pPr>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00EC3B3F" w:rsidRDefault="00EC3B3F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00A10DC3" w:rsidRPr="00EC3B3F" w:rsidRDefault="00EC3B3F" w:rsidP="00EC3B3F">
     <w:pPr>
@@ -1223,158 +1241,139 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D383305"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="ED94D210"/>
+    <w:tmpl w:val="88441BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
-      <w:lvlText w:val="%1."/>
-[...4 lines deleted...]
-        </w:tabs>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Titre3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-[...22 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...5 lines deleted...]
-        <w:ind w:left="2880" w:hanging="720"/>
+      <w:pStyle w:val="Titre4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%5."/>
-[...5 lines deleted...]
-        <w:ind w:left="3600" w:hanging="720"/>
+      <w:pStyle w:val="Titre5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%6."/>
-[...5 lines deleted...]
-        <w:ind w:left="4320" w:hanging="720"/>
+      <w:pStyle w:val="Titre6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...5 lines deleted...]
-        <w:ind w:left="5040" w:hanging="720"/>
+      <w:pStyle w:val="Titre7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%8."/>
-[...5 lines deleted...]
-        <w:ind w:left="5760" w:hanging="720"/>
+      <w:pStyle w:val="Titre8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%9."/>
-[...5 lines deleted...]
-        <w:ind w:left="6480" w:hanging="720"/>
+      <w:pStyle w:val="Titre9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36B9274F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="633EBAC0"/>
     <w:lvl w:ilvl="0" w:tplc="E54C48D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Listnumbered"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1004" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1724" w:hanging="360"/>
       </w:pPr>
@@ -1564,95 +1563,92 @@
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D535CF1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="52A05150"/>
+    <w:tmpl w:val="2A16E4CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="459" w:hanging="459"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="459" w:hanging="459"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="459" w:hanging="459"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="459" w:hanging="459"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="459" w:hanging="459"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
@@ -1953,169 +1949,171 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="155"/>
+  <w:zoom w:percent="145"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="1001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A10DC3"/>
     <w:rsid w:val="00001D27"/>
     <w:rsid w:val="00011A2B"/>
     <w:rsid w:val="000236FE"/>
     <w:rsid w:val="0003444C"/>
     <w:rsid w:val="00045277"/>
     <w:rsid w:val="00070BDD"/>
     <w:rsid w:val="000F7FE4"/>
     <w:rsid w:val="00122B5A"/>
     <w:rsid w:val="001857CC"/>
     <w:rsid w:val="001E2027"/>
     <w:rsid w:val="00242775"/>
     <w:rsid w:val="002437FE"/>
     <w:rsid w:val="00283CDB"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rsid w:val="002C3FC1"/>
     <w:rsid w:val="00343E2B"/>
     <w:rsid w:val="003526BD"/>
     <w:rsid w:val="0035587B"/>
     <w:rsid w:val="003E3980"/>
     <w:rsid w:val="00451BE3"/>
     <w:rsid w:val="004A431E"/>
     <w:rsid w:val="005501B0"/>
     <w:rsid w:val="00666EB3"/>
     <w:rsid w:val="006C33CF"/>
     <w:rsid w:val="006D3C08"/>
     <w:rsid w:val="006F2AF8"/>
     <w:rsid w:val="00716095"/>
     <w:rsid w:val="00751ACB"/>
     <w:rsid w:val="0076347C"/>
     <w:rsid w:val="007A1ABA"/>
     <w:rsid w:val="008844C3"/>
     <w:rsid w:val="008A1EE3"/>
     <w:rsid w:val="00955C0F"/>
     <w:rsid w:val="00971408"/>
     <w:rsid w:val="00983EAE"/>
     <w:rsid w:val="00995E85"/>
     <w:rsid w:val="009F32A0"/>
     <w:rsid w:val="009F5356"/>
     <w:rsid w:val="00A10DC3"/>
     <w:rsid w:val="00A35542"/>
     <w:rsid w:val="00A563C5"/>
     <w:rsid w:val="00A91985"/>
     <w:rsid w:val="00AA36F4"/>
     <w:rsid w:val="00AB248C"/>
     <w:rsid w:val="00AF36FE"/>
     <w:rsid w:val="00B036F6"/>
     <w:rsid w:val="00B3330A"/>
     <w:rsid w:val="00B3644C"/>
     <w:rsid w:val="00B6484D"/>
     <w:rsid w:val="00BA0678"/>
     <w:rsid w:val="00BB10C5"/>
     <w:rsid w:val="00BD5C8D"/>
     <w:rsid w:val="00BE4A54"/>
     <w:rsid w:val="00C0239E"/>
     <w:rsid w:val="00C17550"/>
     <w:rsid w:val="00CA60B9"/>
     <w:rsid w:val="00CB21ED"/>
     <w:rsid w:val="00D91632"/>
     <w:rsid w:val="00E17E18"/>
     <w:rsid w:val="00E504C3"/>
     <w:rsid w:val="00E81307"/>
     <w:rsid w:val="00E82590"/>
     <w:rsid w:val="00E82CC6"/>
     <w:rsid w:val="00EC3B3F"/>
+    <w:rsid w:val="00F714A0"/>
     <w:rsid w:val="00F9555E"/>
     <w:rsid w:val="00FE171E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E92C4D6"/>
+  <w14:docId w14:val="59DD4046"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{54B1CA3F-2B5F-4A14-B330-843A5A580872}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Helvetica"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2468,786 +2466,914 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="10"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="360" w:after="120"/>
-      <w:ind w:left="459" w:hanging="459"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="25"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="120"/>
-      <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="23"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:sz w:val="23"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="10"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A53C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A53C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A53C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A53C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titre9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Titre9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002A53C0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Notedebasdepage">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NotedebasdepageCar"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:before="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun"/>
       <w:sz w:val="18"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NotedebasdepageCar">
     <w:name w:val="Note de bas de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Notedebasdepage"/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
     <w:name w:val="Notes"/>
     <w:basedOn w:val="Lgende"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Calibri"/>
       <w:bCs/>
       <w:iCs w:val="0"/>
       <w:color w:val="632423"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="0" w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figure">
     <w:name w:val="Figure"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="360" w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Source">
     <w:name w:val="Source"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="23"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:aliases w:val="Title_first"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="600"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:aliases w:val="Title_first Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:iCs/>
       <w:sz w:val="22"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Appelnotedebasdep">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Appel note de bas de page"/>
     <w:basedOn w:val="Policepardfaut"/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnote">
     <w:name w:val="Footnote"/>
     <w:basedOn w:val="Notedebasdepage"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="25"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cstheme="majorBidi"/>
       <w:i/>
       <w:sz w:val="23"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Captionfigures">
     <w:name w:val="Caption_figures"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="240"/>
       <w:ind w:left="851" w:hanging="851"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Maintitle">
     <w:name w:val="Main title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="00A10DC3"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="600"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="SimSun" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleCenteredAfter24pt">
     <w:name w:val="Style Centered After:  24 pt"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00A10DC3"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="720"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="721"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9736"/>
       </w:tabs>
       <w:spacing w:before="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normalfirst">
     <w:name w:val="Normal first"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tabledesillustrations">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002437FE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliographie">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="37"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="12" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="12" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
     <w:name w:val="Affiliation"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
     <w:name w:val="Author"/>
     <w:basedOn w:val="Affiliation"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:color w:val="0000FF"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Biblio">
     <w:name w:val="Biblio"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:before="60"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Biblioweb">
     <w:name w:val="Biblio web"/>
     <w:basedOn w:val="Biblio"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:before="0"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Captiontables">
     <w:name w:val="Caption_tables"/>
     <w:basedOn w:val="Captionfigures"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:after="180"/>
       <w:ind w:left="765" w:hanging="765"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Doubleligne">
     <w:name w:val="Double ligne"/>
     <w:basedOn w:val="Captiontables"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="double" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="240" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="En-tteCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9219"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
     <w:name w:val="En-tête Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="En-tte"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9214"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Longquote">
     <w:name w:val="Long quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normalfirst"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="180"/>
       <w:ind w:left="284" w:right="283"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OPENACCESS">
     <w:name w:val="OPEN ACCESS"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="3" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
       <w:spacing w:before="360" w:after="40"/>
     </w:pPr>
     <w:rPr>
       <w:smallCaps/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introductoryquote">
     <w:name w:val="Introductory quote"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1985"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listalpha">
     <w:name w:val="List (alpha)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listbullet">
     <w:name w:val="List (bullet)"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:ind w:left="567" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listnumbered">
     <w:name w:val="List (numbered)"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
-    <w:rsid w:val="00C17550"/>
+    <w:rsid w:val="002A53C0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:ind w:left="567" w:hanging="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A35542"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A35542"/>
@@ -3256,50 +3382,126 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="lev">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00AA36F4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CodeHTML">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA36F4"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A53C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A53C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
+    <w:name w:val="Titre 7 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A53C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
+    <w:name w:val="Titre 8 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A53C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
+    <w:name w:val="Titre 9 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A53C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.water-alternatives.org/index.php/guide" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\molle\AppData\Roaming\Microsoft\Templates\Template%20WaA.dotm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3580,81 +3782,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C1A3EB5-15E4-4833-B138-09F89AE42DFB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8870A1B3-02A3-4B86-9CD5-C139DD8D83B1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Template WaA</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>209</Words>
-  <Characters>1193</Characters>
+  <Words>241</Words>
+  <Characters>1379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>IRD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1400</CharactersWithSpaces>
+  <CharactersWithSpaces>1617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Re</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>